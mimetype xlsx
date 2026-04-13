--- v2 (2026-02-04)
+++ v3 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5bf93b83da4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47dbec334a584dcaaf2dfb59a15065cb.psmdcp" Id="Rcc7d5ab11458413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292933da10564c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36fcd2996c9e4dcf9371e78f6cffd23c.psmdcp" Id="R2d5f262b796c4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>