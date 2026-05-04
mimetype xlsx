--- v3 (2026-04-13)
+++ v4 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292933da10564c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36fcd2996c9e4dcf9371e78f6cffd23c.psmdcp" Id="R2d5f262b796c4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9a4e64611e4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba63aa3904224d42bfe4a7740ed92b29.psmdcp" Id="Rcba1e082c2c5488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>