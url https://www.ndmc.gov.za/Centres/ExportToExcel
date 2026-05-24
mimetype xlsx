--- v4 (2026-05-04)
+++ v5 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9a4e64611e4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba63aa3904224d42bfe4a7740ed92b29.psmdcp" Id="Rcba1e082c2c5488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcc7fe688ef4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70dbd9ea0c7e4df7a45b818c3ec243d2.psmdcp" Id="R2de7964597014d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>
@@ -419,50 +419,878 @@
     <x:t>0827799823</x:t>
   </x:si>
   <x:si>
     <x:t>shaun@capewinelands.gov.za</x:t>
   </x:si>
   <x:si>
     <x:t>Stellenbosch</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Route</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Gerhard Otto</x:t>
   </x:si>
   <x:si>
     <x:t>0448041435</x:t>
   </x:si>
   <x:si>
     <x:t>0814699128</x:t>
   </x:si>
   <x:si>
     <x:t>GerhardO@edendm.co.za</x:t>
   </x:si>
   <x:si>
     <x:t>George</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Philela Mabandla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0716043160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philela.Mabandla@eccogta.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LungaMn@buffalocity.gov.za / Alvira@buffalocity.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>zyafele@chrishanidm.gov.za/yafelezandisile@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0437832347/5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr K Majokweni (acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32 Govan Mbeki Dr, Port Elizabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0833111428/0718706483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XolaniD@ortambodm.gov.za / xolani.dakuse12@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umtata</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dikoo@andm.gov.za / dikoo@webmail.co.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0745130453/0664874896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Mohlakoane J Mokoena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0587181000/1777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0834395192/0825597340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jones@tmdm.gov.za / mohlakoanamokoena@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0169708875/4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lejweleputswa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Sibonda J Nzume</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0573533094/0573523317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0825155593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bondasn1@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welkom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tshepo Motlhale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>072 436 6870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 Janadel Avenue, Block B Riverview Office Park, Midrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140 Linden road, Sandton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Tshwane (Acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>082 770 2904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnr Bekket &amp; Government Str, Pretoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Ekhurhuleni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms BF Swart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>011 999 0185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0827745508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erika.swart@ekurhuleni.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 Hawley Rd ,Bedfordview</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Rand (acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Nico Kaths</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0114115099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078 203 5662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nkaths@wrd.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnr 6th &amp; Park Str,  Randfontein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sedibeng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Sarah Mothapo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0164503083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0836315095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SarahM@sedibeng.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnr Leslie &amp; Beaconsfield Ave, Vereeneging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KwaZulu-Natal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Sibongiseni Ngema</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0338975688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0664752308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sibongiseni.ngema@kzncogta.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66 Shortts Retreat, Mkondeni Pietmaritzburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>uGu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms M Gobhozi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0396822414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0827717301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makhosi.Gobhozi@ugu.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R102, Marburg Ext 2m Port Shepstone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ilembe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr S Ngubane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0324379593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0718797155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sifiso.ngubane@ilembe.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Haysom Rd, Stanger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harry Gwala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms T Dzanibe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0398438700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0828057892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dzanibet@harrygwaladm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 Main Street Ixopo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eThekwini Metro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr V Ngubane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0313670001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0834615073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincent.Ngubane@durban.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 Jelf Taylor Crescent, Durban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zululand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr W Dhlamini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0358745510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0828132925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wdlamini@zululand.org.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prince M Buthelezi Aiport, Umjijo Rd, Ulundi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umkhanyakude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr S Mngoma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0355738600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0769253252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mngomae@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Str, Hluhluwe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Cetshwayo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms S Kunene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0357872682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0784603422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mokoenas@kingcetshwayo.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9 Bronze Str, Empangeni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umgungundlovu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms L Serero</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0338976940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0828860747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lindiwe.serero@umdm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175 Langalibalele Str, Pietermaritzburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uthukela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr N Miya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0366385100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0724834458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nmiya@uthukela.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36 Lyell Str, Ladysmith</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umzinyathi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr I  Mngomezulu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0342122222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0824368688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mngomezului@umzinyathi.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8 Diaz Str, Dundee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amajuba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr O Tshabalala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0343297317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0836041904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ottyt@amajuba.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Str, Madadeni, Newcastle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Limpopo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr TD Makananisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>015 284 5508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0794345017/0810103597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MakananisaTD@coghsta.limpopo.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-20 Avenu, Industrial Site, Polokwane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waterberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr DM Sithole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0147183300/3375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0824449639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>msithole@waterberg.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modimolle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mopani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr RS Nkuna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0153067025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0725932970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shizasa.nkuna@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giyani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sekhukhune</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr A R Mangoato</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0132627301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0721718986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mangoatoa@sekhukhune.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29 Van Riebeck Street, Groblersdal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vhembe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms T Nthambeleni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0159644535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0825314444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gracia1259@gmail.com/nthambelenit@vhembe.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thohoyandou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms LL Mosotho (Officer)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0152939700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0716877025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mosotholl@cdm.org.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41 Bicaard Street, Polokwane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mpumalanga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Slykie Dhludhlu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0137572005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0824476001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sdhludhlu@mpg.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Along R40, Mbombela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nkangala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Elmon Nkosi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0132492130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0824912217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nkosije@nkangaladm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Middelburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehlanzeni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Zwakele Maseko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0137598621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0798882226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zmaseko@ehlanzeni.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mbombela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gert Sibande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Mangaliso Magagula</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0178017074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0726353804/0789147078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MangalisoM@gsibande.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnr Jourbert &amp; Oosthuise Street, Ermelo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Cape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Tebogo Gaolaolwe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0538079862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0761738890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tgaolaolwe@ncpg.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9 Cecil Sussman Road, Kimberly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frances Baard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr C Jones</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0538380925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0836757793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cliffie.jones@fbdm.co.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drakensberg Ave, Kimberley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Taolo Gaetsewe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr J Rossouw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0537128717/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0824152660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rossouwj@taologaetsewe.gov.za / rossouwj@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4 Federale Mynbou Str. Kuruman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pixley Ka Seme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr TC Menziwa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0536310891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0630405460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>charltonmenziwa@gmail.com /pixley@telkomsa.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culvert Rd, Industrial Area, De Aar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam (Springbok)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Cornelius Nero</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0277128038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0749221331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>neelsn@namakwa-dm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lughawe Weg, Springbok</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Namakwa (Hantam)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr L Vermeulen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0533913367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0845227481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leonv@namakwa-dm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hantam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Z F Mgcawu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr D Lekanyane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054 3372835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0793792703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rs@zfm-dm.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson Mandela Dr, Upington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North West</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Dan Moutlwane (Acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0183885230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0660308026/0710242252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mmutloane@nwpg.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590 Road Street, Mahikeng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bojanala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Kabelo Molao (Acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0145926321/4495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0739632980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ratang4kb@yahoo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64 Heystek Str, Rustenburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Kenneth Kaunda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr A Sothoane (Acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0184067000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0711262611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>asothoane@kaundadistrict.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 Chris Hani Rd, Klerksdorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngaka Modiri Molema</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr MS Lesenyego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0183819400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0832820640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lesenyegom@nmmdm.gov.za'</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngaka Modiri Molema Road, Mahikeng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Ruth Segomotsi Mompani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr H Bezuidenhout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0539273235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0825593600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bezuidenhouth@bophirima.co.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60 Market Street, Vryburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr C Deiner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Francie van Zyjl Drive, Tygerberg hospital, Cape Town, 7505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0215975009/58 0809114357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0218885842/47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>shaun@capewinelands.gov.za / hoc@capewinelands.gov.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Karoo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ms Barbara Koopman (Acting)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0234144467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0614702802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbara@skdm.co.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Karoo District, Weigh Bridge, N1, Beaufort West, 6970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Reinard Geldenhuys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0284251157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0832738234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rgeldenhuys@odm.org.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overberg District, 74 Long Street Bredasport, 7280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Coast</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Franquin Petersen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0224338701/8705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0791734916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fwpetersen@wcdm.co.za</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moorreesburg</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -787,61 +1615,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H23"/>
+  <x:dimension ref="A1:H85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="21.567768" style="0" customWidth="1"/>
-    <x:col min="2" max="3" width="13.567768" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="26.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14.139196" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="26.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.139196" style="0" customWidth="1"/>
-    <x:col min="5" max="6" width="11.282054" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="32.853482" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="25.424911" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="22.996339" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="55.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="78.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
@@ -1397,50 +2227,1662 @@
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8">
+      <x:c r="A24" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8">
+      <x:c r="A25" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8">
+      <x:c r="A26" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8">
+      <x:c r="A27" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:8">
+      <x:c r="A28" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8">
+      <x:c r="A29" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8">
+      <x:c r="A30" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8">
+      <x:c r="A31" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8">
+      <x:c r="A32" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8">
+      <x:c r="A33" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:8">
+      <x:c r="A35" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
+      <x:c r="A36" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:8">
+      <x:c r="A37" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
+      <x:c r="A38" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
+      <x:c r="A39" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H58" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H60" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H62" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H70" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H72" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H74" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H76" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H78" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H80" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H82" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H84" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>412</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Centres</vt:lpstr>
       <vt:lpstr>Centres!Print_Area</vt:lpstr>
       <vt:lpstr>Centres!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>