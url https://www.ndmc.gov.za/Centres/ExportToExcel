--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcc7fe688ef4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70dbd9ea0c7e4df7a45b818c3ec243d2.psmdcp" Id="R2de7964597014d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926b4fee45fa47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5462fcac2a5d42d5a5dbd4d15cbab6fd.psmdcp" Id="R173a435cffac4178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>