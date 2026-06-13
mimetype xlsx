--- v6 (2026-06-13)
+++ v7 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926b4fee45fa47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5462fcac2a5d42d5a5dbd4d15cbab6fd.psmdcp" Id="R173a435cffac4178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5f109ca27f4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb0a644f1fcf441b945c413be863b73a.psmdcp" Id="R49c4d25a91d54f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>