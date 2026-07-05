--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5f109ca27f4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb0a644f1fcf441b945c413be863b73a.psmdcp" Id="R49c4d25a91d54f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bee939c7c494e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c67b5816f82c4e36815b964df6ad61f3.psmdcp" Id="Ree1e69bf0e784f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>