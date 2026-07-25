--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bee939c7c494e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c67b5816f82c4e36815b964df6ad61f3.psmdcp" Id="Ree1e69bf0e784f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91fa5f3f9e74105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34023cb4464247dc87edf311df2c9db1.psmdcp" Id="R4f039d8c19fb4561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>