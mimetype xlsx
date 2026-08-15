--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91fa5f3f9e74105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34023cb4464247dc87edf311df2c9db1.psmdcp" Id="R4f039d8c19fb4561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c109a7f95c44a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28e34b909d844bc899e424bf4f72cedc.psmdcp" Id="R856a5cc8c9b640ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>