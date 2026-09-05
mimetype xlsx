--- v10 (2026-08-15)
+++ v11 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c109a7f95c44a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28e34b909d844bc899e424bf4f72cedc.psmdcp" Id="R856a5cc8c9b640ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde188986df884892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f926a228cae04cc99481242eabed98a1.psmdcp" Id="R46492579de3c42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Centres" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Province</x:t>
   </x:si>
   <x:si>